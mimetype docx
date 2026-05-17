--- v0 (2025-12-11)
+++ v1 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0530459A" w14:textId="77777777" w:rsidR="00FD6D65" w:rsidRPr="00950760" w:rsidRDefault="00FD6D65" w:rsidP="00FD6D65">
       <w:pPr>
         <w:pStyle w:val="Rysunek"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950760">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">UNIWERSYTET IM. ADAMA MICKIEWICZA </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27EAC6BD" w14:textId="77777777" w:rsidR="00FD6D65" w:rsidRPr="00950760" w:rsidRDefault="00FD6D65" w:rsidP="00FD6D65">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -424,142 +424,151 @@
       <w:r w:rsidR="005A4112" w:rsidRPr="00950760">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidRPr="00950760">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> mgr </w:t>
       </w:r>
       <w:r w:rsidR="005C1B38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Sławomir Erkiert</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Sławomir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C1B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Erkiert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00950760">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4028441A" w14:textId="77777777" w:rsidR="00FD6D65" w:rsidRPr="00950760" w:rsidRDefault="00FD6D65" w:rsidP="00FD6D65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950760">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">zwanym w dalszej części umowy „Wydawcą”, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C96319" w14:textId="77777777" w:rsidR="00FD6D65" w:rsidRPr="00950760" w:rsidRDefault="00FD6D65" w:rsidP="00FD6D65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950760">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEBA520" w14:textId="77777777" w:rsidR="00FD6D65" w:rsidRPr="00950760" w:rsidRDefault="00FD6D65" w:rsidP="00FD6D65">
+    <w:p w14:paraId="3FEBA520" w14:textId="6110AAF0" w:rsidR="00FD6D65" w:rsidRPr="00950760" w:rsidRDefault="00FD6D65" w:rsidP="00FD6D65">
       <w:pPr>
         <w:pStyle w:val="Lista"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950760">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>p. …………………………</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00950760">
+        <w:t xml:space="preserve">p. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4D4B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>xxx</w:t>
+      </w:r>
       <w:r w:rsidRPr="00950760">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.,</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D84BAD" w:rsidRPr="00950760">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00950760">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>zam.:…………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E2A9DCE" w14:textId="77777777" w:rsidR="00FD6D65" w:rsidRPr="00950760" w:rsidRDefault="00FD6D65" w:rsidP="00950760">
       <w:pPr>
         <w:pStyle w:val="Lista"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
@@ -657,180 +666,284 @@
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00950760">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="0000247D" w:rsidRPr="00950760">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ów</w:t>
       </w:r>
       <w:r w:rsidRPr="00950760">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F957903" w14:textId="451C835E" w:rsidR="00FD6D65" w:rsidRPr="00950760" w:rsidRDefault="00FD6D65" w:rsidP="00950760">
+    <w:p w14:paraId="6CC216DD" w14:textId="4BB1297C" w:rsidR="003C4920" w:rsidRPr="003C4920" w:rsidRDefault="006C4D4B" w:rsidP="003C4920">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34504214" w14:textId="795CFB99" w:rsidR="00FD6D65" w:rsidRPr="00246CBD" w:rsidRDefault="00FD6D65" w:rsidP="00246CBD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950760">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="0000247D" w:rsidRPr="00950760">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>wanego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950760">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0000247D" w:rsidRPr="00950760">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00950760">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dalej „Utworem”</w:t>
+      </w:r>
+      <w:r w:rsidR="00011497" w:rsidRPr="00950760">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0000247D" w:rsidRPr="00950760">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">który </w:t>
+      </w:r>
+      <w:r w:rsidR="00011497" w:rsidRPr="00950760">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>wchodzi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950760">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w skład </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950760">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>czasopisma (nr i rok wydania):</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86FB5" w:rsidRPr="00950760">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00246CBD" w:rsidRPr="003C3666">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„IMAGES. </w:t>
+      </w:r>
+      <w:r w:rsidR="00246CBD" w:rsidRPr="00246CBD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The International Journal of European Film, Performing Arts and Audiovisual Communication”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92EDF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F05AC7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00246CBD" w:rsidRPr="00246CBD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27630" w:rsidRPr="00246CBD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vol.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27630">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05AC7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27630" w:rsidRPr="00246CBD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, no.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27630">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05AC7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27630">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5D351A" w14:textId="77777777" w:rsidR="003C53D1" w:rsidRDefault="003C53D1" w:rsidP="00FD6D65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00950760">
-[...115 lines deleted...]
-    <w:p w14:paraId="0603D8E1" w14:textId="77777777" w:rsidR="00FD6D65" w:rsidRPr="00950760" w:rsidRDefault="0000247D" w:rsidP="00FD6D65">
+    </w:p>
+    <w:p w14:paraId="0603D8E1" w14:textId="333E0BF3" w:rsidR="00FD6D65" w:rsidRPr="00950760" w:rsidRDefault="0000247D" w:rsidP="00FD6D65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950760">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA3DA85" w14:textId="77777777" w:rsidR="0000247D" w:rsidRPr="00950760" w:rsidRDefault="0000247D" w:rsidP="00097D00">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1883,59 +1996,59 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="695FD78B" w14:textId="77777777" w:rsidR="00C92845" w:rsidRPr="00950760" w:rsidRDefault="00C92845" w:rsidP="00C92845">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950760">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autor wyraża zgodę na dokonywanie przez Wydawcę lub na jego zlecenie opracowań Utworu, jak i jego części. Autor wyraża zgodę na korzystanie i rozporządzanie prawami do opracowań, o których mowa w zdaniu poprzedzającym przez </w:t>
+        <w:t xml:space="preserve">Autor wyraża zgodę na dokonywanie przez Wydawcę lub na jego zlecenie opracowań Utworu, jak i jego części. Autor </w:t>
       </w:r>
       <w:r w:rsidRPr="00950760">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Wydawcę.</w:t>
+        <w:t>wyraża zgodę na korzystanie i rozporządzanie prawami do opracowań, o których mowa w zdaniu poprzedzającym przez Wydawcę.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CDCE775" w14:textId="77777777" w:rsidR="00C92845" w:rsidRPr="00950760" w:rsidRDefault="00C92845" w:rsidP="00C92845">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950760">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Autor udziela Wydawcy zezwolenia na wykonywanie zależnych praw autorskich do opracowań, o których mowa w ust.</w:t>
@@ -3171,122 +3284,122 @@
     </w:p>
     <w:p w14:paraId="343A2A7F" w14:textId="77777777" w:rsidR="00FD6D65" w:rsidRPr="00950760" w:rsidRDefault="00FD6D65" w:rsidP="00FD6D65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FD6D65" w:rsidRPr="00950760" w:rsidSect="00D86FB5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1418" w:bottom="851" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BC290C0" w14:textId="77777777" w:rsidR="00D8675E" w:rsidRDefault="00D8675E" w:rsidP="00C92845">
+    <w:p w14:paraId="7022142A" w14:textId="77777777" w:rsidR="007A28C5" w:rsidRDefault="007A28C5" w:rsidP="00C92845">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="360F0F9E" w14:textId="77777777" w:rsidR="00D8675E" w:rsidRDefault="00D8675E" w:rsidP="00C92845">
+    <w:p w14:paraId="6BDA09DB" w14:textId="77777777" w:rsidR="007A28C5" w:rsidRDefault="007A28C5" w:rsidP="00C92845">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FDDF2F4" w14:textId="77777777" w:rsidR="00D8675E" w:rsidRDefault="00D8675E" w:rsidP="00C92845">
+    <w:p w14:paraId="404BD7DF" w14:textId="77777777" w:rsidR="007A28C5" w:rsidRDefault="007A28C5" w:rsidP="00C92845">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03C3E171" w14:textId="77777777" w:rsidR="00D8675E" w:rsidRDefault="00D8675E" w:rsidP="00C92845">
+    <w:p w14:paraId="3AFC2423" w14:textId="77777777" w:rsidR="007A28C5" w:rsidRDefault="007A28C5" w:rsidP="00C92845">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="024B14B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2F07A28"/>
     <w:lvl w:ilvl="0" w:tplc="904EAD74">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5930,207 +6043,234 @@
   <w:num w:numId="17" w16cid:durableId="327290327">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="632372915">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2108382080">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="739595219">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1018117087">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="659501228">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="530383654">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="167"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD6D65"/>
     <w:rsid w:val="0000247D"/>
     <w:rsid w:val="00007319"/>
     <w:rsid w:val="00011497"/>
     <w:rsid w:val="000174E7"/>
     <w:rsid w:val="0008708B"/>
     <w:rsid w:val="00097D00"/>
     <w:rsid w:val="000E5148"/>
+    <w:rsid w:val="0012566D"/>
     <w:rsid w:val="00147B3C"/>
     <w:rsid w:val="00161519"/>
+    <w:rsid w:val="00191681"/>
     <w:rsid w:val="00193242"/>
     <w:rsid w:val="001E48E4"/>
     <w:rsid w:val="002022F2"/>
     <w:rsid w:val="002040C8"/>
     <w:rsid w:val="00205485"/>
     <w:rsid w:val="0024666B"/>
     <w:rsid w:val="00246CBD"/>
     <w:rsid w:val="002A2EB5"/>
     <w:rsid w:val="002C4E25"/>
     <w:rsid w:val="002E392D"/>
     <w:rsid w:val="00327E4C"/>
     <w:rsid w:val="003345E5"/>
     <w:rsid w:val="0035203D"/>
     <w:rsid w:val="00360DA6"/>
     <w:rsid w:val="003913C3"/>
     <w:rsid w:val="003948B2"/>
     <w:rsid w:val="003963F9"/>
     <w:rsid w:val="003A1FE4"/>
     <w:rsid w:val="003C1987"/>
+    <w:rsid w:val="003C4920"/>
+    <w:rsid w:val="003C53D1"/>
+    <w:rsid w:val="003E61C0"/>
     <w:rsid w:val="003E7356"/>
+    <w:rsid w:val="003F22CB"/>
+    <w:rsid w:val="00402910"/>
+    <w:rsid w:val="00443A12"/>
+    <w:rsid w:val="00452768"/>
     <w:rsid w:val="00460860"/>
     <w:rsid w:val="00481D3E"/>
     <w:rsid w:val="004D4468"/>
     <w:rsid w:val="00517F3E"/>
     <w:rsid w:val="00524734"/>
+    <w:rsid w:val="00526B02"/>
+    <w:rsid w:val="005760AC"/>
     <w:rsid w:val="00590BB8"/>
     <w:rsid w:val="005A4112"/>
     <w:rsid w:val="005B1819"/>
     <w:rsid w:val="005C1B38"/>
+    <w:rsid w:val="005C5555"/>
     <w:rsid w:val="00607DC4"/>
+    <w:rsid w:val="00627E93"/>
+    <w:rsid w:val="00642CB4"/>
     <w:rsid w:val="00653BA6"/>
     <w:rsid w:val="00674B35"/>
+    <w:rsid w:val="0069163C"/>
     <w:rsid w:val="006A55D7"/>
+    <w:rsid w:val="006C4D4B"/>
+    <w:rsid w:val="006D7516"/>
     <w:rsid w:val="00706C78"/>
     <w:rsid w:val="007201DC"/>
     <w:rsid w:val="00723E53"/>
     <w:rsid w:val="00783B1D"/>
+    <w:rsid w:val="007A28C5"/>
     <w:rsid w:val="007C12D2"/>
     <w:rsid w:val="007C4456"/>
     <w:rsid w:val="007E339F"/>
     <w:rsid w:val="007E40D7"/>
     <w:rsid w:val="00852392"/>
     <w:rsid w:val="00854776"/>
     <w:rsid w:val="00862982"/>
     <w:rsid w:val="00887362"/>
     <w:rsid w:val="008B2E6C"/>
     <w:rsid w:val="008C324E"/>
     <w:rsid w:val="008C6941"/>
     <w:rsid w:val="009141A3"/>
     <w:rsid w:val="00950760"/>
     <w:rsid w:val="00950BEF"/>
     <w:rsid w:val="009676B1"/>
+    <w:rsid w:val="00971950"/>
     <w:rsid w:val="0097320A"/>
+    <w:rsid w:val="009F0999"/>
     <w:rsid w:val="00A00841"/>
     <w:rsid w:val="00A14291"/>
     <w:rsid w:val="00A23D4E"/>
     <w:rsid w:val="00A5381D"/>
     <w:rsid w:val="00A544BE"/>
     <w:rsid w:val="00AA34C5"/>
     <w:rsid w:val="00AB3150"/>
     <w:rsid w:val="00AC6AFE"/>
     <w:rsid w:val="00AD2BAC"/>
     <w:rsid w:val="00AE44BF"/>
+    <w:rsid w:val="00B27630"/>
     <w:rsid w:val="00B40D78"/>
     <w:rsid w:val="00B4444F"/>
     <w:rsid w:val="00B64AF0"/>
     <w:rsid w:val="00B64D86"/>
     <w:rsid w:val="00B94C3D"/>
     <w:rsid w:val="00BA5F02"/>
     <w:rsid w:val="00BD7D22"/>
     <w:rsid w:val="00BE738F"/>
     <w:rsid w:val="00BF1FE5"/>
     <w:rsid w:val="00C05869"/>
     <w:rsid w:val="00C11A20"/>
     <w:rsid w:val="00C375DF"/>
     <w:rsid w:val="00C44D92"/>
     <w:rsid w:val="00C92845"/>
+    <w:rsid w:val="00CE438A"/>
+    <w:rsid w:val="00CF1138"/>
     <w:rsid w:val="00D4687C"/>
     <w:rsid w:val="00D71ADF"/>
     <w:rsid w:val="00D83E3B"/>
     <w:rsid w:val="00D84BAD"/>
     <w:rsid w:val="00D8675E"/>
     <w:rsid w:val="00D86FB5"/>
+    <w:rsid w:val="00D92EDF"/>
     <w:rsid w:val="00DF122D"/>
     <w:rsid w:val="00E15C7F"/>
     <w:rsid w:val="00E3696F"/>
     <w:rsid w:val="00E37C02"/>
     <w:rsid w:val="00E800DA"/>
     <w:rsid w:val="00EC7B06"/>
     <w:rsid w:val="00EE3A7C"/>
     <w:rsid w:val="00EF4854"/>
     <w:rsid w:val="00EF73E7"/>
+    <w:rsid w:val="00F05AC7"/>
     <w:rsid w:val="00F46664"/>
     <w:rsid w:val="00F54A0A"/>
     <w:rsid w:val="00F70ED1"/>
+    <w:rsid w:val="00F816F1"/>
     <w:rsid w:val="00F931FA"/>
     <w:rsid w:val="00FD6D65"/>
+    <w:rsid w:val="00FF411C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="01CC6C78"/>
   <w15:docId w15:val="{A6E27434-2CD9-4C37-A491-CA5F5F26BC3A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6898,51 +7038,51 @@
     <w:rsid w:val="00C92845"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Poprawka">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00887362"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -7211,65 +7351,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEFFA84F-0866-438A-BDEB-70DDEC27155E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1506</Words>
-  <Characters>9037</Characters>
+  <Words>1498</Words>
+  <Characters>8993</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10522</CharactersWithSpaces>
+  <CharactersWithSpaces>10471</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lenovo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>